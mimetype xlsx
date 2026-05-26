--- v1 (2026-02-03)
+++ v2 (2026-05-26)
@@ -14,91 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$188</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>LADIES EXTRACT</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>3/14</t>
   </si>
   <si>
     <t>4/4</t>
   </si>
   <si>
     <t>6/6</t>
   </si>
   <si>
     <t>5/20</t>
   </si>
   <si>
     <t>7/19</t>
   </si>
   <si>
     <t>6/24</t>
   </si>
   <si>
     <t>3/7</t>
   </si>
   <si>
     <t>6/20</t>
   </si>
   <si>
     <t>4/21</t>
   </si>
   <si>
     <t>3/16</t>
   </si>
   <si>
+    <t>5/7 一時品切れ
+一時品切れ5月末再UP予定</t>
+  </si>
+  <si>
     <t>6/17</t>
   </si>
   <si>
     <t>3/17</t>
   </si>
   <si>
     <t>5/2</t>
   </si>
   <si>
     <t>5/8</t>
   </si>
   <si>
     <t>7/4</t>
   </si>
   <si>
     <t>5/16</t>
   </si>
   <si>
     <t>7/15</t>
   </si>
   <si>
     <t>5/13</t>
   </si>
   <si>
     <t>3/28</t>
@@ -136,72 +140,80 @@
   <si>
     <t>3/31</t>
   </si>
   <si>
     <t>5/26</t>
   </si>
   <si>
     <t>5/6</t>
   </si>
   <si>
     <t>6/9</t>
   </si>
   <si>
     <t>8/24</t>
   </si>
   <si>
     <t>7/1</t>
   </si>
   <si>
     <t>4/15</t>
   </si>
   <si>
     <t>4/26</t>
   </si>
   <si>
+    <t>5/8 一時品切れ
+一時品切れ6月初旬再UP予定</t>
+  </si>
+  <si>
     <t>6/13</t>
   </si>
   <si>
     <t>7/8</t>
   </si>
   <si>
+    <t>5/26 一時品切れ
+6/5頃再UP予定</t>
+  </si>
+  <si>
+    <t>●</t>
+  </si>
+  <si>
     <t>5/9</t>
   </si>
   <si>
     <t>6/27</t>
   </si>
   <si>
     <t>3/25</t>
   </si>
   <si>
     <t>5/30</t>
   </si>
   <si>
     <t>2/3</t>
-  </si>
-[...1 lines deleted...]
-    <t>●</t>
   </si>
   <si>
     <t>6/30</t>
   </si>
   <si>
     <t>7/13</t>
   </si>
   <si>
     <t>8/10</t>
   </si>
   <si>
     <t>5/24</t>
   </si>
   <si>
     <t>5/23</t>
   </si>
   <si>
     <t>2/15</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
@@ -770,125 +782,127 @@
         <v>49521</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2">
         <v>49522</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2">
         <v>49527</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2">
         <v>49531</v>
       </c>
-      <c r="B26" s="2"/>
+      <c r="B26" s="2" t="s">
+        <v>13</v>
+      </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2">
         <v>49554</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C27" s="2"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2">
         <v>49558</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C28" s="2"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2">
         <v>49560</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C29" s="2"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2">
         <v>49562</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2">
         <v>49567</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C31" s="2"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2">
         <v>49568</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2">
         <v>49569</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2">
         <v>49570</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2">
         <v>49571</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>69301</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>69303</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>69305</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
@@ -909,588 +923,590 @@
       <c r="A41" s="2">
         <v>69309</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2">
         <v>69311</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2">
         <v>69312</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2">
         <v>69313</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C44" s="2"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2">
         <v>69314</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2">
         <v>69315</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C46" s="2"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2">
         <v>69316</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2">
         <v>69317</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2">
         <v>69318</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2">
         <v>69329</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C50" s="2"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2">
         <v>69330</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>69331</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>69332</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>69336</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>69346</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>69347</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>69348</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>69349</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>69350</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>69351</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>69352</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>69353</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>69354</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>69355</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>69356</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>59401</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2">
         <v>59402</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2">
         <v>59403</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2">
         <v>59404</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2">
         <v>59405</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C70" s="2"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2">
         <v>59406</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C71" s="2"/>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2">
         <v>59407</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2">
         <v>59412</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C73" s="2"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2">
         <v>59413</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C74" s="2"/>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2">
         <v>59419</v>
       </c>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2">
         <v>59420</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2">
         <v>59421</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2">
         <v>59425</v>
       </c>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2">
         <v>59428</v>
       </c>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2">
         <v>59431</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C80" s="2"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2">
         <v>59432</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C81" s="2"/>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2">
         <v>59435</v>
       </c>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2">
         <v>59436</v>
       </c>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="2">
         <v>59437</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C84" s="2"/>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2">
         <v>59438</v>
       </c>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2">
         <v>59439</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="2">
         <v>59440</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2">
         <v>59441</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C88" s="2"/>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2">
         <v>59442</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2">
         <v>59443</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2">
         <v>19001</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C91" s="2"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2">
         <v>19002</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C92" s="2"/>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2">
         <v>19003</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C93" s="2"/>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="2">
         <v>19004</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C94" s="2"/>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2">
         <v>19005</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="2"/>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="2">
         <v>19015</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C96" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="2">
         <v>19016</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C97" s="2"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="2">
         <v>19018</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C98" s="2"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2">
         <v>19019</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C99" s="2"/>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2">
         <v>19026</v>
       </c>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2">
         <v>19027</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="2">
         <v>19028</v>
       </c>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="2">
         <v>19029</v>
       </c>
-      <c r="B103" s="2"/>
+      <c r="B103" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="C103" s="2"/>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2">
         <v>19030</v>
       </c>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="2">
         <v>19031</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C105" s="2"/>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2">
         <v>19032</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="2"/>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="2">
         <v>19034</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="2"/>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="2">
         <v>19035</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C108" s="2"/>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="2">
         <v>19040</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C109" s="2"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="2">
         <v>19043</v>
       </c>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="2">
         <v>19044</v>
       </c>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="2">
         <v>19045</v>
       </c>
       <c r="B112" s="2"/>
       <c r="C112" s="2"/>
     </row>
     <row r="113" spans="1:3">
@@ -1520,115 +1536,115 @@
       </c>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="2">
         <v>19050</v>
       </c>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="2">
         <v>19051</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="2"/>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="2">
         <v>19052</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C119" s="2"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2">
         <v>19053</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C120" s="2"/>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="2">
         <v>19054</v>
       </c>
       <c r="B121" s="2"/>
       <c r="C121" s="2"/>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="2">
         <v>19055</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C122" s="2"/>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="2">
         <v>19056</v>
       </c>
       <c r="B123" s="2"/>
       <c r="C123" s="2"/>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2">
         <v>19057</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C124" s="2"/>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2">
         <v>19066</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="2">
         <v>19067</v>
       </c>
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="2">
         <v>19068</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C127" s="2"/>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="2">
         <v>19069</v>
       </c>
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="2">
         <v>19070</v>
       </c>
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="2">
         <v>19071</v>
       </c>
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
     </row>
     <row r="131" spans="1:3">
@@ -1641,68 +1657,72 @@
     <row r="132" spans="1:3">
       <c r="A132" s="2">
         <v>19073</v>
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="2">
         <v>19074</v>
       </c>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="2">
         <v>19075</v>
       </c>
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="2">
         <v>19076</v>
       </c>
-      <c r="B135" s="2"/>
-      <c r="C135" s="2"/>
+      <c r="B135" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="2">
         <v>19077</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="2"/>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="2">
         <v>19078</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="C137" s="2"/>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="2">
         <v>19079</v>
       </c>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="2">
         <v>19080</v>
       </c>
       <c r="B139" s="2"/>
       <c r="C139" s="2"/>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="2">
         <v>19081</v>
       </c>
       <c r="B140" s="2"/>
       <c r="C140" s="2"/>
     </row>
     <row r="141" spans="1:3">
@@ -1732,336 +1752,334 @@
       <c r="A144" s="2">
         <v>19085</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2">
         <v>19086</v>
       </c>
       <c r="B145" s="2"/>
       <c r="C145" s="2"/>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2">
         <v>19087</v>
       </c>
       <c r="B146" s="2"/>
       <c r="C146" s="2"/>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="2">
         <v>19088</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C147" s="2"/>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="2">
         <v>19089</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C148" s="2"/>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2">
         <v>19090</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="C149" s="2"/>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2">
         <v>19091</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C150" s="2"/>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="2">
         <v>19092</v>
       </c>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2">
         <v>19093</v>
       </c>
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="2">
         <v>19094</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C153" s="2"/>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2">
         <v>19095</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="C154" s="2"/>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2">
         <v>19096</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C155" s="2"/>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="2">
         <v>19097</v>
       </c>
       <c r="B156" s="2"/>
       <c r="C156" s="2"/>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="2">
         <v>19098</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C157" s="2"/>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="2">
         <v>19099</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C158" s="2"/>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2">
         <v>29335</v>
       </c>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="2">
         <v>29336</v>
       </c>
       <c r="B160" s="2"/>
       <c r="C160" s="2"/>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2">
         <v>29337</v>
       </c>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="2">
         <v>29338</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C162" s="2"/>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2">
         <v>29341</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C163" s="2"/>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="2">
         <v>29342</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C164" s="2"/>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2">
         <v>29343</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C165" s="2"/>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="2">
         <v>29344</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C166" s="2"/>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="2">
         <v>29345</v>
       </c>
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="2">
         <v>29346</v>
       </c>
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2">
         <v>29360</v>
       </c>
       <c r="B169" s="2"/>
       <c r="C169" s="2"/>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="2">
         <v>29361</v>
       </c>
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="2">
         <v>29362</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C171" s="2"/>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="2">
         <v>29374</v>
       </c>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="2">
         <v>29375</v>
       </c>
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="2">
         <v>29376</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C174" s="2"/>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="2">
         <v>29377</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C175" s="2"/>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="2">
         <v>29379</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C176" s="2"/>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="2">
         <v>29380</v>
       </c>
       <c r="B177" s="2"/>
       <c r="C177" s="2"/>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184"/>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>