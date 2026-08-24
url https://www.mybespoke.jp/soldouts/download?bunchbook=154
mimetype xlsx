--- v2 (2026-05-26)
+++ v3 (2026-08-24)
@@ -14,95 +14,91 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$188</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>LADIES EXTRACT</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>3/14</t>
   </si>
   <si>
     <t>4/4</t>
   </si>
   <si>
     <t>6/6</t>
   </si>
   <si>
     <t>5/20</t>
   </si>
   <si>
     <t>7/19</t>
   </si>
   <si>
     <t>6/24</t>
   </si>
   <si>
     <t>3/7</t>
   </si>
   <si>
     <t>6/20</t>
   </si>
   <si>
     <t>4/21</t>
   </si>
   <si>
     <t>3/16</t>
   </si>
   <si>
-    <t>5/7 一時品切れ
-[...2 lines deleted...]
-  <si>
     <t>6/17</t>
   </si>
   <si>
     <t>3/17</t>
   </si>
   <si>
     <t>5/2</t>
   </si>
   <si>
     <t>5/8</t>
   </si>
   <si>
     <t>7/4</t>
   </si>
   <si>
     <t>5/16</t>
   </si>
   <si>
     <t>7/15</t>
   </si>
   <si>
     <t>5/13</t>
   </si>
   <si>
     <t>3/28</t>
@@ -140,86 +136,84 @@
   <si>
     <t>3/31</t>
   </si>
   <si>
     <t>5/26</t>
   </si>
   <si>
     <t>5/6</t>
   </si>
   <si>
     <t>6/9</t>
   </si>
   <si>
     <t>8/24</t>
   </si>
   <si>
     <t>7/1</t>
   </si>
   <si>
     <t>4/15</t>
   </si>
   <si>
     <t>4/26</t>
   </si>
   <si>
-    <t>5/8 一時品切れ
-[...2 lines deleted...]
-  <si>
     <t>6/13</t>
   </si>
   <si>
+    <t>6/22</t>
+  </si>
+  <si>
     <t>7/8</t>
   </si>
   <si>
-    <t>5/26 一時品切れ
-6/5頃再UP予定</t>
+    <t>5/9</t>
+  </si>
+  <si>
+    <t>6/27</t>
+  </si>
+  <si>
+    <t>3/25</t>
+  </si>
+  <si>
+    <t>5/30</t>
+  </si>
+  <si>
+    <t>2/3</t>
+  </si>
+  <si>
+    <t>6/30</t>
+  </si>
+  <si>
+    <t>5/28</t>
+  </si>
+  <si>
+    <t>7/13</t>
   </si>
   <si>
     <t>●</t>
-  </si>
-[...19 lines deleted...]
-    <t>7/13</t>
   </si>
   <si>
     <t>8/10</t>
   </si>
   <si>
     <t>5/24</t>
   </si>
   <si>
     <t>5/23</t>
   </si>
   <si>
     <t>2/15</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
@@ -782,127 +776,125 @@
         <v>49521</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2">
         <v>49522</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2">
         <v>49527</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2">
         <v>49531</v>
       </c>
-      <c r="B26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="2"/>
       <c r="C26" s="2"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2">
         <v>49554</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C27" s="2"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2">
         <v>49558</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C28" s="2"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2">
         <v>49560</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C29" s="2"/>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2">
         <v>49562</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2">
         <v>49567</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C31" s="2"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2">
         <v>49568</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2">
         <v>49569</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2">
         <v>49570</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2">
         <v>49571</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>69301</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>69303</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>69305</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
@@ -923,612 +915,612 @@
       <c r="A41" s="2">
         <v>69309</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2">
         <v>69311</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2">
         <v>69312</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2">
         <v>69313</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C44" s="2"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2">
         <v>69314</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2">
         <v>69315</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C46" s="2"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2">
         <v>69316</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2">
         <v>69317</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2">
         <v>69318</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2">
         <v>69329</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C50" s="2"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2">
         <v>69330</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>69331</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>69332</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>69336</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>69346</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>69347</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>69348</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>69349</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>69350</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>69351</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>69352</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>69353</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>69354</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>69355</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>69356</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>59401</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2">
         <v>59402</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2">
         <v>59403</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2">
         <v>59404</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2">
         <v>59405</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C70" s="2"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2">
         <v>59406</v>
       </c>
       <c r="B71" s="2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C71" s="2"/>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2">
         <v>59407</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2">
         <v>59412</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C73" s="2"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2">
         <v>59413</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C74" s="2"/>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2">
         <v>59419</v>
       </c>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2">
         <v>59420</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2">
         <v>59421</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2">
         <v>59425</v>
       </c>
       <c r="B78" s="2"/>
       <c r="C78" s="2"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2">
         <v>59428</v>
       </c>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2">
         <v>59431</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C80" s="2"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2">
         <v>59432</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C81" s="2"/>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2">
         <v>59435</v>
       </c>
       <c r="B82" s="2"/>
       <c r="C82" s="2"/>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2">
         <v>59436</v>
       </c>
       <c r="B83" s="2"/>
       <c r="C83" s="2"/>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="2">
         <v>59437</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C84" s="2"/>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2">
         <v>59438</v>
       </c>
       <c r="B85" s="2"/>
       <c r="C85" s="2"/>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2">
         <v>59439</v>
       </c>
       <c r="B86" s="2"/>
       <c r="C86" s="2"/>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="2">
         <v>59440</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2">
         <v>59441</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C88" s="2"/>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2">
         <v>59442</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2">
         <v>59443</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2">
         <v>19001</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C91" s="2"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2">
         <v>19002</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C92" s="2"/>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2">
         <v>19003</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C93" s="2"/>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="2">
         <v>19004</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C94" s="2"/>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2">
         <v>19005</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C95" s="2"/>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="2">
         <v>19015</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C96" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="2">
         <v>19016</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C97" s="2"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="2">
         <v>19018</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C98" s="2"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2">
         <v>19019</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C99" s="2"/>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2">
         <v>19026</v>
       </c>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2">
         <v>19027</v>
       </c>
       <c r="B101" s="2"/>
       <c r="C101" s="2"/>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="2">
         <v>19028</v>
       </c>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="2">
         <v>19029</v>
       </c>
-      <c r="B103" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B103" s="2"/>
       <c r="C103" s="2"/>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2">
         <v>19030</v>
       </c>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="2">
         <v>19031</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C105" s="2"/>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2">
         <v>19032</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="2"/>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="2">
         <v>19034</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="2"/>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="2">
         <v>19035</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C108" s="2"/>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="2">
         <v>19040</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C109" s="2"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="2">
         <v>19043</v>
       </c>
       <c r="B110" s="2"/>
       <c r="C110" s="2"/>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="2">
         <v>19044</v>
       </c>
       <c r="B111" s="2"/>
       <c r="C111" s="2"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="2">
         <v>19045</v>
       </c>
-      <c r="B112" s="2"/>
+      <c r="B112" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="C112" s="2"/>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="2">
         <v>19046</v>
       </c>
       <c r="B113" s="2"/>
       <c r="C113" s="2"/>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="2">
         <v>19047</v>
       </c>
       <c r="B114" s="2"/>
       <c r="C114" s="2"/>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="2">
         <v>19048</v>
       </c>
       <c r="B115" s="2"/>
       <c r="C115" s="2"/>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="2">
@@ -1536,115 +1528,115 @@
       </c>
       <c r="B116" s="2"/>
       <c r="C116" s="2"/>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="2">
         <v>19050</v>
       </c>
       <c r="B117" s="2"/>
       <c r="C117" s="2"/>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="2">
         <v>19051</v>
       </c>
       <c r="B118" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C118" s="2"/>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="2">
         <v>19052</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C119" s="2"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2">
         <v>19053</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C120" s="2"/>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="2">
         <v>19054</v>
       </c>
       <c r="B121" s="2"/>
       <c r="C121" s="2"/>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="2">
         <v>19055</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C122" s="2"/>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="2">
         <v>19056</v>
       </c>
       <c r="B123" s="2"/>
       <c r="C123" s="2"/>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2">
         <v>19057</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C124" s="2"/>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2">
         <v>19066</v>
       </c>
       <c r="B125" s="2"/>
       <c r="C125" s="2"/>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="2">
         <v>19067</v>
       </c>
       <c r="B126" s="2"/>
       <c r="C126" s="2"/>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="2">
         <v>19068</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C127" s="2"/>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="2">
         <v>19069</v>
       </c>
       <c r="B128" s="2"/>
       <c r="C128" s="2"/>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="2">
         <v>19070</v>
       </c>
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="2">
         <v>19071</v>
       </c>
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
     </row>
     <row r="131" spans="1:3">
@@ -1657,72 +1649,68 @@
     <row r="132" spans="1:3">
       <c r="A132" s="2">
         <v>19073</v>
       </c>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="2">
         <v>19074</v>
       </c>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="2">
         <v>19075</v>
       </c>
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="2">
         <v>19076</v>
       </c>
-      <c r="B135" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B135" s="2"/>
+      <c r="C135" s="2"/>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="2">
         <v>19077</v>
       </c>
       <c r="B136" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C136" s="2"/>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="2">
         <v>19078</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C137" s="2"/>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="2">
         <v>19079</v>
       </c>
       <c r="B138" s="2"/>
       <c r="C138" s="2"/>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="2">
         <v>19080</v>
       </c>
       <c r="B139" s="2"/>
       <c r="C139" s="2"/>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="2">
         <v>19081</v>
       </c>
       <c r="B140" s="2"/>
       <c r="C140" s="2"/>
     </row>
     <row r="141" spans="1:3">
@@ -1752,334 +1740,338 @@
       <c r="A144" s="2">
         <v>19085</v>
       </c>
       <c r="B144" s="2"/>
       <c r="C144" s="2"/>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2">
         <v>19086</v>
       </c>
       <c r="B145" s="2"/>
       <c r="C145" s="2"/>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2">
         <v>19087</v>
       </c>
       <c r="B146" s="2"/>
       <c r="C146" s="2"/>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="2">
         <v>19088</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="C147" s="2"/>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="2">
         <v>19089</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C148" s="2"/>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2">
         <v>19090</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C149" s="2"/>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2">
         <v>19091</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C150" s="2"/>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="2">
         <v>19092</v>
       </c>
       <c r="B151" s="2"/>
       <c r="C151" s="2"/>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2">
         <v>19093</v>
       </c>
       <c r="B152" s="2"/>
       <c r="C152" s="2"/>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="2">
         <v>19094</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C153" s="2"/>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2">
         <v>19095</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C154" s="2"/>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2">
         <v>19096</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C155" s="2"/>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="2">
         <v>19097</v>
       </c>
-      <c r="B156" s="2"/>
+      <c r="B156" s="2" t="s">
+        <v>49</v>
+      </c>
       <c r="C156" s="2"/>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="2">
         <v>19098</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C157" s="2"/>
+        <v>50</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="2">
         <v>19099</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C158" s="2"/>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2">
         <v>29335</v>
       </c>
       <c r="B159" s="2"/>
       <c r="C159" s="2"/>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="2">
         <v>29336</v>
       </c>
       <c r="B160" s="2"/>
       <c r="C160" s="2"/>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2">
         <v>29337</v>
       </c>
       <c r="B161" s="2"/>
       <c r="C161" s="2"/>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="2">
         <v>29338</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C162" s="2"/>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2">
         <v>29341</v>
       </c>
       <c r="B163" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C163" s="2"/>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="2">
         <v>29342</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C164" s="2"/>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2">
         <v>29343</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C165" s="2"/>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="2">
         <v>29344</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C166" s="2"/>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="2">
         <v>29345</v>
       </c>
       <c r="B167" s="2"/>
       <c r="C167" s="2"/>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="2">
         <v>29346</v>
       </c>
       <c r="B168" s="2"/>
       <c r="C168" s="2"/>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2">
         <v>29360</v>
       </c>
       <c r="B169" s="2"/>
       <c r="C169" s="2"/>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="2">
         <v>29361</v>
       </c>
       <c r="B170" s="2"/>
       <c r="C170" s="2"/>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="2">
         <v>29362</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C171" s="2"/>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="2">
         <v>29374</v>
       </c>
       <c r="B172" s="2"/>
       <c r="C172" s="2"/>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="2">
         <v>29375</v>
       </c>
       <c r="B173" s="2"/>
       <c r="C173" s="2"/>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="2">
         <v>29376</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="C174" s="2"/>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="2">
         <v>29377</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C175" s="2"/>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="2">
         <v>29379</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C176" s="2"/>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="2">
         <v>29380</v>
       </c>
       <c r="B177" s="2"/>
       <c r="C177" s="2"/>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184"/>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>