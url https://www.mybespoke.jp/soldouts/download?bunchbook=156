--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -70,70 +70,69 @@
   <si>
     <t>11/7</t>
   </si>
   <si>
     <t>12/23</t>
   </si>
   <si>
     <t>2/15</t>
   </si>
   <si>
     <t>9/22</t>
   </si>
   <si>
     <t>10/31</t>
   </si>
   <si>
     <t>1/25</t>
   </si>
   <si>
     <t>10/5</t>
   </si>
   <si>
     <t>10/14</t>
   </si>
   <si>
-    <t>11/11 一時品切れ
-現在庫品切れ 再生産予定 再UP納期未定</t>
+    <t>6/1</t>
+  </si>
+  <si>
+    <t>●</t>
   </si>
   <si>
     <t>1/6</t>
   </si>
   <si>
     <t>11/1</t>
   </si>
   <si>
     <t>2/3</t>
   </si>
   <si>
     <t>11/14</t>
   </si>
   <si>
     <t>1/21</t>
-  </si>
-[...1 lines deleted...]
-    <t>●</t>
   </si>
   <si>
     <t>12/19</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
@@ -902,85 +901,89 @@
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2">
         <v>40751</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2">
         <v>40752</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>40753</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C52" s="2"/>
+      <c r="C52" s="2" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>40754</v>
       </c>
       <c r="B53" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C53" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>40755</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>40756</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>40757</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>40758</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>40759</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>40760</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
@@ -989,55 +992,53 @@
       <c r="A60" s="2">
         <v>40761</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>40762</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>40763</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>40764</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C63" s="2" t="s">
         <v>24</v>
       </c>
+      <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>40765</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>40766</v>
       </c>
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>40767</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">