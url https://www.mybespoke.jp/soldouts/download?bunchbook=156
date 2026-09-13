--- v1 (2026-07-27)
+++ v2 (2026-09-13)
@@ -73,66 +73,66 @@
   <si>
     <t>12/23</t>
   </si>
   <si>
     <t>2/15</t>
   </si>
   <si>
     <t>9/22</t>
   </si>
   <si>
     <t>10/31</t>
   </si>
   <si>
     <t>1/25</t>
   </si>
   <si>
     <t>10/5</t>
   </si>
   <si>
     <t>10/14</t>
   </si>
   <si>
     <t>6/1</t>
   </si>
   <si>
+    <t>1/6</t>
+  </si>
+  <si>
+    <t>11/1</t>
+  </si>
+  <si>
+    <t>2/3</t>
+  </si>
+  <si>
+    <t>11/14</t>
+  </si>
+  <si>
+    <t>1/21</t>
+  </si>
+  <si>
     <t>●</t>
-  </si>
-[...13 lines deleted...]
-    <t>1/21</t>
   </si>
   <si>
     <t>12/19</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
@@ -901,89 +901,85 @@
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2">
         <v>40751</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2">
         <v>40752</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>40753</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C52" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>40754</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="C53" s="2" t="s">
         <v>19</v>
       </c>
+      <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>40755</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>40756</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>40757</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>40758</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>40759</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>40760</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
@@ -992,53 +988,55 @@
       <c r="A60" s="2">
         <v>40761</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>40762</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>40763</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>40764</v>
       </c>
       <c r="B63" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>40765</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>40766</v>
       </c>
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>40767</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">