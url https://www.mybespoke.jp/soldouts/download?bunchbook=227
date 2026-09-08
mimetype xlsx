--- v1 (2026-03-12)
+++ v2 (2026-09-08)
@@ -82,52 +82,51 @@
   <si>
     <t>3/4</t>
   </si>
   <si>
     <t>12/27</t>
   </si>
   <si>
     <t>2/16</t>
   </si>
   <si>
     <t>3/7</t>
   </si>
   <si>
     <t>2/20</t>
   </si>
   <si>
     <t>2/27</t>
   </si>
   <si>
     <t>11/30</t>
   </si>
   <si>
     <t>12/8</t>
   </si>
   <si>
-    <t>11/11 一時品切れ
-現在庫品切れ 再生産予定 再UP納期未定</t>
+    <t>6/1</t>
   </si>
   <si>
     <t>1/21</t>
   </si>
   <si>
     <t>●</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
@@ -998,51 +997,53 @@
       </c>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>42861</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>42862</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>42863</v>
       </c>
-      <c r="B66" s="2"/>
+      <c r="B66" s="2" t="s">
+        <v>22</v>
+      </c>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2">
         <v>42864</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2">
         <v>42865</v>
       </c>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2">
         <v>42866</v>
       </c>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2">