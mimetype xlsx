--- v2 (2026-03-15)
+++ v3 (2026-04-29)
@@ -14,92 +14,95 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$88</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Nº3 SUIT ITALIAN CONTEMPORARY</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>2/7</t>
   </si>
   <si>
     <t>10/30</t>
   </si>
   <si>
     <t>1/10</t>
   </si>
   <si>
     <t>11/28</t>
   </si>
   <si>
     <t>1/27</t>
   </si>
   <si>
     <t>11/25</t>
   </si>
   <si>
     <t>10/18</t>
   </si>
   <si>
     <t>11/22</t>
   </si>
   <si>
     <t>10/29</t>
   </si>
   <si>
     <t>12/25</t>
   </si>
   <si>
     <t>12/16</t>
+  </si>
+  <si>
+    <t>4/13</t>
   </si>
   <si>
     <t>●</t>
   </si>
   <si>
     <t>1/6</t>
   </si>
   <si>
     <t>1/17</t>
   </si>
   <si>
     <t>11/6</t>
   </si>
   <si>
     <t>10/17</t>
   </si>
   <si>
     <t>12/23</t>
   </si>
   <si>
     <t>2/3</t>
   </si>
   <si>
     <t>10/28</t>
   </si>
@@ -742,85 +745,87 @@
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2">
         <v>54937</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2">
         <v>54938</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>54939</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>54940</v>
       </c>
-      <c r="B37" s="2"/>
-      <c r="C37" s="2"/>
+      <c r="B37" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>54941</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2">
         <v>54942</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2">
         <v>54943</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C40" s="2"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2">
         <v>54944</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2">
         <v>54945</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2">
         <v>54946</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
     </row>
     <row r="44" spans="1:3">
@@ -834,69 +839,69 @@
       <c r="A45" s="2">
         <v>54948</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2">
         <v>54949</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2">
         <v>54950</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2">
         <v>54951</v>
       </c>
       <c r="B48" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C48" s="2"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2">
         <v>54952</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2">
         <v>54953</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C50" s="2"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2">
         <v>54954</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>54955</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>54956</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
@@ -905,51 +910,51 @@
       <c r="A54" s="2">
         <v>54957</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>54958</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>54959</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>54960</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>54961</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>54962</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>54963</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="2"/>
@@ -965,90 +970,90 @@
       <c r="A62" s="2">
         <v>54965</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>54966</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>54967</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>54968</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>54969</v>
       </c>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2">
         <v>54970</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2">
         <v>54971</v>
       </c>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2">
         <v>54972</v>
       </c>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2">
         <v>54973</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C70" s="2"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2">
         <v>54974</v>
       </c>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2">
         <v>54975</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C72" s="2"/>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2">
         <v>54976</v>
       </c>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
@@ -1061,84 +1066,84 @@
       <c r="C74" s="2"/>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2">
         <v>54978</v>
       </c>
       <c r="B75" s="2"/>
       <c r="C75" s="2"/>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2">
         <v>54979</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2">
         <v>54980</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84"/>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>