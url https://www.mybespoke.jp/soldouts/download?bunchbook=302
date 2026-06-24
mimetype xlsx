--- v3 (2026-04-29)
+++ v4 (2026-06-24)
@@ -61,57 +61,57 @@
   <si>
     <t>1/27</t>
   </si>
   <si>
     <t>11/25</t>
   </si>
   <si>
     <t>10/18</t>
   </si>
   <si>
     <t>11/22</t>
   </si>
   <si>
     <t>10/29</t>
   </si>
   <si>
     <t>12/25</t>
   </si>
   <si>
     <t>12/16</t>
   </si>
   <si>
     <t>4/13</t>
   </si>
   <si>
+    <t>1/6</t>
+  </si>
+  <si>
+    <t>1/17</t>
+  </si>
+  <si>
     <t>●</t>
-  </si>
-[...4 lines deleted...]
-    <t>1/17</t>
   </si>
   <si>
     <t>11/6</t>
   </si>
   <si>
     <t>10/17</t>
   </si>
   <si>
     <t>12/23</t>
   </si>
   <si>
     <t>2/3</t>
   </si>
   <si>
     <t>10/28</t>
   </si>
   <si>
     <t>9/2</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
@@ -754,78 +754,78 @@
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2">
         <v>54938</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>54939</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>54940</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>54941</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2">
         <v>54942</v>
       </c>
       <c r="B39" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2">
         <v>54943</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C40" s="2"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2">
         <v>54944</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2">
         <v>54945</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2">
         <v>54946</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
     </row>
     <row r="44" spans="1:3">