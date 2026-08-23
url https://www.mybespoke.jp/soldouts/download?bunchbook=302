--- v4 (2026-06-24)
+++ v5 (2026-08-23)
@@ -64,54 +64,54 @@
   <si>
     <t>11/25</t>
   </si>
   <si>
     <t>10/18</t>
   </si>
   <si>
     <t>11/22</t>
   </si>
   <si>
     <t>10/29</t>
   </si>
   <si>
     <t>12/25</t>
   </si>
   <si>
     <t>12/16</t>
   </si>
   <si>
     <t>4/13</t>
   </si>
   <si>
     <t>1/6</t>
   </si>
   <si>
+    <t>●</t>
+  </si>
+  <si>
     <t>1/17</t>
-  </si>
-[...1 lines deleted...]
-    <t>●</t>
   </si>
   <si>
     <t>11/6</t>
   </si>
   <si>
     <t>10/17</t>
   </si>
   <si>
     <t>12/23</t>
   </si>
   <si>
     <t>2/3</t>
   </si>
   <si>
     <t>10/28</t>
   </si>
   <si>
     <t>9/2</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
@@ -763,62 +763,62 @@
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>54939</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>54940</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>54941</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C38" s="2"/>
+      <c r="C38" s="2" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2">
         <v>54942</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C39" s="2" t="s">
         <v>17</v>
       </c>
+      <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2">
         <v>54943</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="2"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2">
         <v>54944</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2">
         <v>54945</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:3">