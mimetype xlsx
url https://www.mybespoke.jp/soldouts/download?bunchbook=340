--- v1 (2025-12-13)
+++ v2 (2026-04-23)
@@ -14,95 +14,101 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$119</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Nº4 SUIT SUGGESTION</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>7/4</t>
   </si>
   <si>
     <t>8/29</t>
   </si>
   <si>
     <t>7/14</t>
   </si>
   <si>
     <t>7/18</t>
   </si>
   <si>
+    <t>4/22</t>
+  </si>
+  <si>
+    <t>●</t>
+  </si>
+  <si>
     <t>8/5</t>
   </si>
   <si>
     <t>5/19</t>
   </si>
   <si>
     <t>4/25</t>
   </si>
   <si>
     <t>6/13</t>
   </si>
   <si>
     <t>6/9</t>
   </si>
   <si>
     <t>5/26</t>
   </si>
   <si>
     <t>11/25</t>
   </si>
   <si>
-    <t>●</t>
+    <t>2/3</t>
   </si>
   <si>
     <t>6/27</t>
   </si>
   <si>
     <t>4/11</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
@@ -707,52 +713,56 @@
     <row r="33" spans="1:3">
       <c r="A33" s="2">
         <v>15330</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2">
         <v>15331</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2">
         <v>15332</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>15333</v>
       </c>
-      <c r="B36" s="2"/>
-      <c r="C36" s="2"/>
+      <c r="B36" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>15334</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>15335</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2">
         <v>15336</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2">
         <v>15337</v>
@@ -981,74 +991,74 @@
       <c r="A72" s="2">
         <v>15370</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2">
         <v>15371</v>
       </c>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2">
         <v>15372</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2">
         <v>15373</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C75" s="2"/>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2">
         <v>15374</v>
       </c>
       <c r="B76" s="2"/>
       <c r="C76" s="2"/>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2">
         <v>15375</v>
       </c>
       <c r="B77" s="2"/>
       <c r="C77" s="2"/>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2">
         <v>15377</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C78" s="2"/>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2">
         <v>15378</v>
       </c>
       <c r="B79" s="2"/>
       <c r="C79" s="2"/>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2">
         <v>15379</v>
       </c>
       <c r="B80" s="2"/>
       <c r="C80" s="2"/>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2">
         <v>15380</v>
       </c>
       <c r="B81" s="2"/>
       <c r="C81" s="2"/>
     </row>
     <row r="82" spans="1:3">
@@ -1104,216 +1114,216 @@
       <c r="A89" s="2">
         <v>15390</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2">
         <v>15391</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2">
         <v>15392</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2">
         <v>15393</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C92" s="2"/>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2">
         <v>15394</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C93" s="2"/>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="2">
         <v>15395</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C94" s="2"/>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2">
         <v>15396</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C95" s="2"/>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="2">
         <v>15397</v>
       </c>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="2">
         <v>15398</v>
       </c>
       <c r="B97" s="2"/>
       <c r="C97" s="2"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="2">
         <v>15399</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="C98" s="2"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2">
         <v>15400</v>
       </c>
       <c r="B99" s="2"/>
       <c r="C99" s="2"/>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2">
         <v>15401</v>
       </c>
-      <c r="B100" s="2"/>
+      <c r="B100" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="C100" s="2"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2">
         <v>15402</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C101" s="2"/>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="2">
         <v>15403</v>
       </c>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="2">
         <v>15404</v>
       </c>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2">
         <v>15405</v>
       </c>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="2">
         <v>15406</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2">
         <v>15407</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="2">
         <v>15409</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C107" s="2"/>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="2">
         <v>15410</v>
       </c>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115"/>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>