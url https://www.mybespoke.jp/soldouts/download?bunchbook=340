--- v2 (2026-04-23)
+++ v3 (2026-06-22)
@@ -14,95 +14,102 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$119</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Nº4 SUIT SUGGESTION</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>7/4</t>
   </si>
   <si>
     <t>8/29</t>
   </si>
   <si>
     <t>7/14</t>
   </si>
   <si>
     <t>7/18</t>
   </si>
   <si>
+    <t>5/8 一時品切れ
+一時品切れ6月初旬再UP予定</t>
+  </si>
+  <si>
     <t>4/22</t>
   </si>
   <si>
+    <t>8/5</t>
+  </si>
+  <si>
+    <t>5/19</t>
+  </si>
+  <si>
+    <t>4/25</t>
+  </si>
+  <si>
+    <t>6/13</t>
+  </si>
+  <si>
+    <t>6/9</t>
+  </si>
+  <si>
+    <t>5/26</t>
+  </si>
+  <si>
+    <t>5/28</t>
+  </si>
+  <si>
     <t>●</t>
-  </si>
-[...16 lines deleted...]
-    <t>5/26</t>
   </si>
   <si>
     <t>11/25</t>
   </si>
   <si>
     <t>2/3</t>
   </si>
   <si>
     <t>6/27</t>
   </si>
   <si>
     <t>4/11</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
@@ -699,70 +706,70 @@
     <row r="31" spans="1:3">
       <c r="A31" s="2">
         <v>15328</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2">
         <v>15329</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2">
         <v>15330</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="2"/>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2">
         <v>15331</v>
       </c>
-      <c r="B34" s="2"/>
+      <c r="B34" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2">
         <v>15332</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>15333</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="C36" s="2" t="s">
         <v>8</v>
       </c>
+      <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>15334</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>15335</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2">
         <v>15336</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2">
         <v>15337</v>
@@ -1156,174 +1163,182 @@
       <c r="B94" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C94" s="2"/>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2">
         <v>15396</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="2"/>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="2">
         <v>15397</v>
       </c>
       <c r="B96" s="2"/>
       <c r="C96" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="2">
         <v>15398</v>
       </c>
-      <c r="B97" s="2"/>
-      <c r="C97" s="2"/>
+      <c r="B97" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="2">
         <v>15399</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C98" s="2"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2">
         <v>15400</v>
       </c>
-      <c r="B99" s="2"/>
-      <c r="C99" s="2"/>
+      <c r="B99" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2">
         <v>15401</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C100" s="2"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2">
         <v>15402</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C101" s="2"/>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="2">
         <v>15403</v>
       </c>
       <c r="B102" s="2"/>
       <c r="C102" s="2"/>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="2">
         <v>15404</v>
       </c>
       <c r="B103" s="2"/>
       <c r="C103" s="2"/>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2">
         <v>15405</v>
       </c>
       <c r="B104" s="2"/>
       <c r="C104" s="2"/>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="2">
         <v>15406</v>
       </c>
       <c r="B105" s="2"/>
       <c r="C105" s="2"/>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2">
         <v>15407</v>
       </c>
       <c r="B106" s="2"/>
       <c r="C106" s="2"/>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="2">
         <v>15409</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C107" s="2"/>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="2">
         <v>15410</v>
       </c>
       <c r="B108" s="2"/>
       <c r="C108" s="2"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115"/>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>