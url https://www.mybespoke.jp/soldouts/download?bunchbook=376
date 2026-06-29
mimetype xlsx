--- v3 (2026-03-31)
+++ v4 (2026-06-29)
@@ -83,51 +83,51 @@
     <t>11/28</t>
   </si>
   <si>
     <t>10/3</t>
   </si>
   <si>
     <t>10/7</t>
   </si>
   <si>
     <t>10/22</t>
   </si>
   <si>
     <t>11/6</t>
   </si>
   <si>
     <t>10/14</t>
   </si>
   <si>
     <t>12/23</t>
   </si>
   <si>
     <t>11/5</t>
   </si>
   <si>
     <t>11/14 一時品切れ
-25AW在庫品切れ 26AWとして再生産予定 再UP納期未定</t>
+6月末頃再UP予定</t>
   </si>
   <si>
     <t>3/23</t>
   </si>
   <si>
     <t>●</t>
   </si>
   <si>
     <t>8/19</t>
   </si>
   <si>
     <t>1/15</t>
   </si>
   <si>
     <t>11/20</t>
   </si>
   <si>
     <t>1/26</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>