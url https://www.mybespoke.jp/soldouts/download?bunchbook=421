--- v1 (2026-03-20)
+++ v2 (2026-05-05)
@@ -14,62 +14,68 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$104</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Nº4 SUIT SUGGESTION</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
+    <t>4/16</t>
+  </si>
+  <si>
     <t>2/17</t>
+  </si>
+  <si>
+    <t>4/22</t>
   </si>
   <si>
     <t>●</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
@@ -789,98 +795,98 @@
     <row r="51" spans="1:3">
       <c r="A51" s="2">
         <v>17448</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>17449</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>17450</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>17451</v>
       </c>
-      <c r="B54" s="2"/>
+      <c r="B54" s="2" t="s">
+        <v>3</v>
+      </c>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>17452</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>17453</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>17454</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>17455</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>17456</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>17457</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C60" s="2" t="s">
         <v>4</v>
       </c>
+      <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>17458</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>17459</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>17460</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>17461</v>
@@ -1059,96 +1065,100 @@
     <row r="89" spans="1:3">
       <c r="A89" s="2">
         <v>17497</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2">
         <v>17498</v>
       </c>
       <c r="B90" s="2"/>
       <c r="C90" s="2"/>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2">
         <v>17499</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2">
         <v>17500</v>
       </c>
-      <c r="B92" s="2"/>
-      <c r="C92" s="2"/>
+      <c r="B92" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2">
         <v>17501</v>
       </c>
       <c r="B93" s="2"/>
       <c r="C93" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>