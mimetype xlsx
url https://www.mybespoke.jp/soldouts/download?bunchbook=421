--- v2 (2026-05-05)
+++ v3 (2026-06-19)
@@ -14,71 +14,78 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$104</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Nº4 SUIT SUGGESTION</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>4/16</t>
   </si>
   <si>
     <t>2/17</t>
   </si>
   <si>
+    <t>6/11</t>
+  </si>
+  <si>
+    <t>●</t>
+  </si>
+  <si>
+    <t>5/8 一時品切れ
+一時品切れ6月初旬再UP予定</t>
+  </si>
+  <si>
     <t>4/22</t>
-  </si>
-[...1 lines deleted...]
-    <t>●</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
 </sst>
 </file>
 
@@ -848,52 +855,56 @@
         <v>17455</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>17456</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>17457</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>17458</v>
       </c>
-      <c r="B61" s="2"/>
-      <c r="C61" s="2"/>
+      <c r="B61" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>17459</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>17460</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>17461</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>17462</v>
@@ -1051,114 +1062,114 @@
     <row r="87" spans="1:3">
       <c r="A87" s="2">
         <v>17495</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2">
         <v>17496</v>
       </c>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2">
         <v>17497</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2">
         <v>17498</v>
       </c>
-      <c r="B90" s="2"/>
+      <c r="B90" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C90" s="2"/>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2">
         <v>17499</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2">
         <v>17500</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>8</v>
+      </c>
+      <c r="C92" s="2"/>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2">
         <v>17501</v>
       </c>
       <c r="B93" s="2"/>
       <c r="C93" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>