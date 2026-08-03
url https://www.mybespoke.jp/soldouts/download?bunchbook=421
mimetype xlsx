--- v3 (2026-06-19)
+++ v4 (2026-08-03)
@@ -14,75 +14,83 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$104</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Nº4 SUIT SUGGESTION</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
+    <t>6/24</t>
+  </si>
+  <si>
+    <t>7/31</t>
+  </si>
+  <si>
+    <t>●</t>
+  </si>
+  <si>
+    <t>7/28</t>
+  </si>
+  <si>
+    <t>6/22</t>
+  </si>
+  <si>
     <t>4/16</t>
   </si>
   <si>
     <t>2/17</t>
   </si>
   <si>
     <t>6/11</t>
-  </si>
-[...5 lines deleted...]
-一時品切れ6月初旬再UP予定</t>
   </si>
   <si>
     <t>4/22</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
@@ -473,86 +481,94 @@
     <row r="4" spans="1:3">
       <c r="A4" s="2">
         <v>17401</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2">
         <v>17402</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="2">
         <v>17403</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2">
         <v>17404</v>
       </c>
-      <c r="B7" s="2"/>
+      <c r="B7" s="2" t="s">
+        <v>3</v>
+      </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2">
         <v>17405</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2">
         <v>17406</v>
       </c>
-      <c r="B9" s="2"/>
-      <c r="C9" s="2"/>
+      <c r="B9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2">
         <v>17407</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2">
         <v>17408</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2">
         <v>17409</v>
       </c>
-      <c r="B12" s="2"/>
+      <c r="B12" s="2" t="s">
+        <v>6</v>
+      </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2">
         <v>17410</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2">
         <v>17411</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2">
         <v>17412</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2">
@@ -697,100 +713,106 @@
     <row r="36" spans="1:3">
       <c r="A36" s="2">
         <v>17433</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2">
         <v>17434</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2">
         <v>17435</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2">
         <v>17436</v>
       </c>
-      <c r="B39" s="2"/>
-      <c r="C39" s="2"/>
+      <c r="B39" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2">
         <v>17437</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2">
         <v>17438</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2">
         <v>17439</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2">
         <v>17440</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2">
         <v>17441</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2">
         <v>17442</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2">
         <v>17443</v>
       </c>
-      <c r="B46" s="2"/>
+      <c r="B46" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C46" s="2"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2">
         <v>17444</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2">
         <v>17445</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2">
         <v>17446</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2">
@@ -803,108 +825,106 @@
       <c r="A51" s="2">
         <v>17448</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>17449</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>17450</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>17451</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>17452</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>17453</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>17454</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>17455</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>17456</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>17457</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>17458</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>10</v>
+      </c>
+      <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>17459</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>17460</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>17461</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>17462</v>
@@ -1062,114 +1082,112 @@
     <row r="87" spans="1:3">
       <c r="A87" s="2">
         <v>17495</v>
       </c>
       <c r="B87" s="2"/>
       <c r="C87" s="2"/>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2">
         <v>17496</v>
       </c>
       <c r="B88" s="2"/>
       <c r="C88" s="2"/>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2">
         <v>17497</v>
       </c>
       <c r="B89" s="2"/>
       <c r="C89" s="2"/>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2">
         <v>17498</v>
       </c>
-      <c r="B90" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B90" s="2"/>
       <c r="C90" s="2"/>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2">
         <v>17499</v>
       </c>
       <c r="B91" s="2"/>
       <c r="C91" s="2"/>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2">
         <v>17500</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C92" s="2"/>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="2">
         <v>17501</v>
       </c>
       <c r="B93" s="2"/>
       <c r="C93" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>