--- v0 (2026-02-03)
+++ v1 (2026-06-19)
@@ -14,59 +14,70 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$67</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Nº21 FRESCO-2027SSまで継続利用-</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
+  </si>
+  <si>
+    <t>5/25 一時品切れ
+27SS時に再UP予定</t>
+  </si>
+  <si>
+    <t>6/2 一時品切れ
+一時品切れ9月末再UP予定</t>
+  </si>
+  <si>
+    <t>●</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
 </sst>
 </file>
 
@@ -468,51 +479,53 @@
     <row r="6" spans="1:3">
       <c r="A6" s="2">
         <v>2003</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="2">
         <v>2006</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="2">
         <v>2007</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2">
         <v>2008</v>
       </c>
-      <c r="B9" s="2"/>
+      <c r="B9" s="2" t="s">
+        <v>3</v>
+      </c>
       <c r="C9" s="2"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2">
         <v>2010</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2">
         <v>2011</v>
       </c>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2">
         <v>2012</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2">
@@ -573,52 +586,56 @@
     <row r="21" spans="1:3">
       <c r="A21" s="2">
         <v>2021</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2">
         <v>2022</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2">
         <v>2023</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2">
         <v>2024</v>
       </c>
-      <c r="B24" s="2"/>
-      <c r="C24" s="2"/>
+      <c r="B24" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2">
         <v>2025</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2">
         <v>2026</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2">
         <v>2027</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2">
         <v>2028</v>
@@ -802,84 +819,84 @@
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>2054</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>2055</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>2056</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>