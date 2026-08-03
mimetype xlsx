--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -14,70 +14,76 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Worksheet'!$A$1:$I$67</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Nº21 FRESCO-2027SSまで継続利用-</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>5/25 一時品切れ
 27SS時に再UP予定</t>
   </si>
   <si>
     <t>6/2 一時品切れ
 一時品切れ9月末再UP予定</t>
   </si>
   <si>
+    <t>7/21</t>
+  </si>
+  <si>
     <t>●</t>
+  </si>
+  <si>
+    <t>6/29</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
 </sst>
 </file>
 
@@ -589,53 +595,51 @@
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2">
         <v>2022</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2">
         <v>2023</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2">
         <v>2024</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24" s="2"/>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2">
         <v>2025</v>
       </c>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2">
         <v>2026</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2">
         <v>2027</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2">
         <v>2028</v>
@@ -772,131 +776,137 @@
     <row r="47" spans="1:3">
       <c r="A47" s="2">
         <v>2047</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2">
         <v>2048</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2">
         <v>2049</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2">
         <v>2050</v>
       </c>
-      <c r="B50" s="2"/>
-      <c r="C50" s="2"/>
+      <c r="B50" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2">
         <v>2051</v>
       </c>
-      <c r="B51" s="2"/>
+      <c r="B51" s="2" t="s">
+        <v>7</v>
+      </c>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2">
         <v>2052</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>2053</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>2054</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>2055</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>2056</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>