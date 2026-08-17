--- v0 (2025-10-14)
+++ v1 (2026-08-17)
@@ -43,63 +43,63 @@
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>日付</t>
   </si>
   <si>
     <t>5/20</t>
   </si>
   <si>
     <t>6/11</t>
   </si>
   <si>
     <t>6/22</t>
   </si>
   <si>
     <t>5/31</t>
   </si>
   <si>
     <t>7/26</t>
   </si>
   <si>
     <t>6/23</t>
   </si>
   <si>
+    <t>●</t>
+  </si>
+  <si>
     <t>4/21</t>
   </si>
   <si>
     <t>3/15</t>
   </si>
   <si>
     <t>6/2</t>
   </si>
   <si>
     <t>9/2</t>
-  </si>
-[...1 lines deleted...]
-    <t>●</t>
   </si>
   <si>
     <t>6/4</t>
   </si>
   <si>
     <t>6/16</t>
   </si>
   <si>
     <t>7/5</t>
   </si>
   <si>
     <t>7/19</t>
   </si>
   <si>
     <t>7/21</t>
   </si>
   <si>
     <t>6/14</t>
   </si>
   <si>
     <t>6/28</t>
   </si>
   <si>
     <t>7/30</t>
   </si>
@@ -866,148 +866,150 @@
     <row r="53" spans="1:3">
       <c r="A53" s="2">
         <v>17054</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2">
         <v>17055</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2">
         <v>17056</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2">
         <v>17057</v>
       </c>
-      <c r="B56" s="2"/>
-      <c r="C56" s="2"/>
+      <c r="B56" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2">
         <v>17058</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>17059</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>17060</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>17061</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>17062</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>17063</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>17064</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>17065</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C64" s="2" t="s">
         <v>13</v>
       </c>
+      <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>17066</v>
       </c>
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>17067</v>
       </c>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2">
         <v>17068</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2">
         <v>17069</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2">
         <v>17070</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2">
         <v>17071</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2">
         <v>17072</v>
       </c>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
@@ -1195,55 +1197,53 @@
       <c r="C95" s="2"/>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="2">
         <v>17156</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C96" s="2"/>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="2">
         <v>17097</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C97" s="2"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="2">
         <v>17098</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="C98" s="2" t="s">
         <v>13</v>
       </c>
+      <c r="C98" s="2"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2">
         <v>17099</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C99" s="2"/>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="2">
         <v>17100</v>
       </c>
       <c r="B100" s="2"/>
       <c r="C100" s="2"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2">
         <v>17101</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C101" s="2"/>