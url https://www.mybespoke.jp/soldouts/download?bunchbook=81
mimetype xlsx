--- v2 (2026-06-15)
+++ v3 (2026-09-18)
@@ -76,76 +76,76 @@
   <si>
     <t>9/14</t>
   </si>
   <si>
     <t>1/5</t>
   </si>
   <si>
     <t>11/18</t>
   </si>
   <si>
     <t>12/10</t>
   </si>
   <si>
     <t>12/7</t>
   </si>
   <si>
     <t>1/24</t>
   </si>
   <si>
     <t>11/1</t>
   </si>
   <si>
     <t>2/24</t>
   </si>
   <si>
-    <t>●</t>
-[...1 lines deleted...]
-  <si>
     <t>6/1</t>
   </si>
   <si>
     <t>11/11</t>
   </si>
   <si>
     <t>11/1 一時品切れ
 一時品切れ5/末再UP予定</t>
   </si>
   <si>
     <t>10/22</t>
   </si>
   <si>
     <t>1/31</t>
   </si>
   <si>
     <t>11/8</t>
   </si>
   <si>
     <t>1/11</t>
   </si>
   <si>
     <t>1/21</t>
+  </si>
+  <si>
+    <t>●</t>
   </si>
   <si>
     <t>※最新の品切れNoには●印をつけます。</t>
   </si>
   <si>
     <t>※品切れの商品に関しまして、売り違いが発生することもございますので、</t>
   </si>
   <si>
     <t>事前にお電話にて在庫を確認いただきます様お願いいたします。</t>
   </si>
   <si>
     <t>※品切れに関するお問い合わせ先</t>
   </si>
   <si>
     <t>TEL：0586-77-6730</t>
   </si>
   <si>
     <t>MAIL：logistock@mtk-jp.com</t>
   </si>
   <si>
     <t>商品物流部　品切れ担当</t>
   </si>
 </sst>
 </file>
 
@@ -953,173 +953,171 @@
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2">
         <v>48656</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2">
         <v>48657</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2">
         <v>48658</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2">
         <v>48659</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C61" s="2" t="s">
         <v>20</v>
       </c>
+      <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2">
         <v>48660</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2">
         <v>48661</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2">
         <v>48662</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2">
         <v>48663</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2">
         <v>48664</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2">
         <v>48665</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2">
         <v>48666</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2">
         <v>48667</v>
       </c>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2">
         <v>48668</v>
       </c>
       <c r="B70" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C70" s="2"/>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2">
         <v>48669</v>
       </c>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2">
         <v>48670</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2">
         <v>48671</v>
       </c>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2">
         <v>48672</v>
       </c>
       <c r="B74" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C74" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="C74" s="2"/>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81"/>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:3">